--- v0 (2026-07-18)
+++ v1 (2026-09-19)
@@ -227,73 +227,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7ABF98" w14:textId="77777777" w:rsidR="00C22A78" w:rsidRPr="002F356A" w:rsidRDefault="00C22A78" w:rsidP="00B71884">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F356A">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6866" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79151B48" w14:textId="4AF46FEC" w:rsidR="00C22A78" w:rsidRPr="002F356A" w:rsidRDefault="003F571A" w:rsidP="00B71884">
+          <w:p w14:paraId="79151B48" w14:textId="131963DD" w:rsidR="00C22A78" w:rsidRPr="002F356A" w:rsidRDefault="003F571A" w:rsidP="00B71884">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Deputy Law Clinic Manager/</w:t>
             </w:r>
             <w:r w:rsidR="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Commercial Law Clinic Practitioner</w:t>
+              <w:t xml:space="preserve"> Law Clinic Practitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C22A78" w:rsidRPr="002F356A" w14:paraId="67437455" w14:textId="77777777" w:rsidTr="00B71884">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C909C2" w14:textId="77777777" w:rsidR="00C22A78" w:rsidRPr="002F356A" w:rsidRDefault="00C22A78" w:rsidP="00B71884">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F356A">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
@@ -640,235 +640,70 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9234"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C22A78" w:rsidRPr="002F356A" w14:paraId="2FD68E3A" w14:textId="77777777" w:rsidTr="00B71884">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A14896B" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:spacing w:before="1"/>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0ABE1811" w14:textId="53E6D8B5" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
-[...22 lines deleted...]
-          <w:p w14:paraId="39ADF58E" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
+          <w:p w14:paraId="679A91C1" w14:textId="621CB7F9" w:rsidR="00C22A78" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="00060172">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="150" w:line="261" w:lineRule="auto"/>
               <w:ind w:right="214"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-                <w:color w:val="333333"/>
-[...146 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To further develop and co-manage our Law Clinic including managing/supervising clinical student/client activity (both assessed and non-assessed), and administrative duties including a case management system; to be part of the team teaching employability and legal skills within and outside the curriculum to undergraduate and postgraduate students, </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="551B1D3D" w14:textId="77777777" w:rsidR="00C22A78" w:rsidRPr="002F356A" w:rsidRDefault="00C22A78" w:rsidP="00C22A78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3D82A8" w14:textId="77777777" w:rsidR="00C22A78" w:rsidRPr="00C315C8" w:rsidRDefault="00C22A78" w:rsidP="00C22A78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
@@ -950,583 +785,327 @@
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Law </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="333333"/>
               </w:rPr>
               <w:t>Clinic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D760C39" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
+          <w:p w14:paraId="57C1DB8C" w14:textId="77777777" w:rsidR="00C713DA" w:rsidRPr="003E2AA7" w:rsidRDefault="00C713DA" w:rsidP="00C713DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="359"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="54" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>develop</w:t>
+              <w:t>manage</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(both</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>assessed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>manage</w:t>
-[...131 lines deleted...]
-              </w:rPr>
               <w:t>non-assessed), as part of our overall law clinic portfolio, supervising students, and to carry out administrative duties within the work area as required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44BFB8FA" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
+          <w:p w14:paraId="51CB0335" w14:textId="3D5E4926" w:rsidR="00C713DA" w:rsidRPr="003E2AA7" w:rsidRDefault="00C713DA" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="584" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E2AA7">
-[...216 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="0A283999" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44364FD7" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="333333"/>
               </w:rPr>
               <w:t>Teachin</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4163DCBA" w14:textId="36CD98D6" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
+          <w:p w14:paraId="4163DCBA" w14:textId="01A34279" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="363"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="200" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Independently contribute to module and curriculum development and</w:t>
+              <w:t>contribute to module and curriculum development and</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>support</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
@@ -2632,61 +2211,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">conferences, seminars </w:t>
-[...9 lines deleted...]
-              <w:t>and other academic and professional forums to disseminate the results of individual scholarship</w:t>
+              <w:t>conferences, seminars and other academic and professional forums to disseminate the results of individual scholarship</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFE5254" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="363"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="904" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -3093,50 +2662,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="363"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Carry</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>out</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
@@ -3364,71 +2934,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="363"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="82" w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="205" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engage effectively with industrial, commercial and public sector </w:t>
-[...19 lines deleted...]
-              <w:t>, professional institutions, other academic institutions etc., regionally and nationally to raise awareness</w:t>
+              <w:t>Engage effectively with industrial, commercial and public sector organisations, professional institutions, other academic institutions etc., regionally and nationally to raise awareness</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
@@ -4003,81 +3553,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Person Specification </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52846D66" w14:textId="4853A505" w:rsidR="00FA0080" w:rsidRPr="00FA0080" w:rsidRDefault="00FA0080" w:rsidP="00FA0080">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="150" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0080">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>It is the School's policy to use the person specification as a key tool for short-listing. Candidates should evidence that they meet the essential criteria as well as, where relevant, the desirable. You are required to submit written evidence/demonstration of how you fulfil each of the Essential Criteria in the Person Specification (and where possible the Desirable criteria), using the same order/numbering in which they appear. Please save as '</w:t>
-[...9 lines deleted...]
-        <w:t>Name_</w:t>
+        <w:t>It is the School's policy to use the person specification as a key tool for short-listing. Candidates should evidence that they meet the essential criteria as well as, where relevant, the desirable. You are required to submit written evidence/demonstration of how you fulfil each of the Essential Criteria in the Person Specification (and where possible the Desirable criteria), using the same order/numbering in which they appear. Please save as 'Name_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0080">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_Supporting</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA0080">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0080">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Document'</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0080">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
@@ -4668,71 +4207,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="479"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="24" w:line="261" w:lineRule="auto"/>
               <w:ind w:left="12" w:right="370" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional law qualification entitling the applicant to </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> as a solicitor, barrister or chartered</w:t>
+              <w:t>Professional law qualification entitling the applicant to practise as a solicitor, barrister or chartered</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>legal</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-3"/>
@@ -5895,71 +5414,59 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School’s</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">teaching </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>programmes</w:t>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>programmes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB7E108" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="22"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3240BC1C" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
@@ -6865,55 +6372,54 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="82"/>
               <w:ind w:left="466" w:hanging="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Current or past experience of teaching and assessing within a law clinic setting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA878BD" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
+          <w:p w14:paraId="7DA878BD" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="00060172" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="479"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualification</w:t>
@@ -7010,50 +6516,78 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Learning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58AEFE21" w14:textId="16C004E6" w:rsidR="00C713DA" w:rsidRPr="00060172" w:rsidRDefault="00C713DA" w:rsidP="00C713DA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="479"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Experience of legal practice within Family, Housing and/or Commercial/Business law</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="432CE252" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="82"/>
               <w:ind w:left="466" w:hanging="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -7365,71 +6899,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>networks</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">and </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> them to enhance the teaching and research activities of the School</w:t>
+              <w:t xml:space="preserve">and utilise </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>them to enhance the teaching and research activities of the School</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23FC2CB2" w14:textId="77777777" w:rsidR="003E2AA7" w:rsidRPr="003E2AA7" w:rsidRDefault="003E2AA7" w:rsidP="003E2AA7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="466" w:hanging="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
@@ -7561,176 +7085,118 @@
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="24" w:line="261" w:lineRule="auto"/>
               <w:ind w:right="370"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please Note -</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Any professional </w:t>
-[...37 lines deleted...]
-              <w:t>If</w:t>
+              <w:t>. Any professional practising certificate or equivalent must be unencumbered/unconditional, and the applicant must not be under any investigation by regulatory bodies. If</w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">a barrister, able to obtain </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> to conduct litigation</w:t>
+              <w:t>a barrister, able to obtain authorisation to conduct litigation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1032D0B4" w14:textId="77777777" w:rsidR="00C22A78" w:rsidRDefault="00C22A78" w:rsidP="00B71884">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="087D5107" w14:textId="77777777" w:rsidR="00167821" w:rsidRPr="0001115C" w:rsidRDefault="00167821" w:rsidP="00B71884">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15B881C5" w14:textId="77777777" w:rsidR="00C22A78" w:rsidRDefault="00C22A78" w:rsidP="00C22A78">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:left="0" w:right="5629"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C22A78">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11904" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1320" w:bottom="860" w:left="1340" w:header="0" w:footer="668" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="681B8F5B" w14:textId="77777777" w:rsidR="000B6C3A" w:rsidRDefault="000B6C3A">
+    <w:p w14:paraId="42E57741" w14:textId="77777777" w:rsidR="006B74C9" w:rsidRDefault="006B74C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F155B0C" w14:textId="77777777" w:rsidR="000B6C3A" w:rsidRDefault="000B6C3A">
+    <w:p w14:paraId="069428DE" w14:textId="77777777" w:rsidR="006B74C9" w:rsidRDefault="006B74C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
@@ -7892,58 +7358,58 @@
                     <w:pPr>
                       <w:spacing w:line="182" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="386D7EEA" w14:textId="77777777" w:rsidR="000B6C3A" w:rsidRDefault="000B6C3A">
+    <w:p w14:paraId="257770B5" w14:textId="77777777" w:rsidR="006B74C9" w:rsidRDefault="006B74C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F9CB781" w14:textId="77777777" w:rsidR="000B6C3A" w:rsidRDefault="000B6C3A">
+    <w:p w14:paraId="0D305F43" w14:textId="77777777" w:rsidR="006B74C9" w:rsidRDefault="006B74C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03EF074B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E78CA9C6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -8746,98 +8212,107 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="819884401">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1471827526">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1406762883">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1539388688">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1291133474">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="764224701">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E63D7"/>
+    <w:rsid w:val="00060172"/>
     <w:rsid w:val="000B6C3A"/>
     <w:rsid w:val="000E63D7"/>
     <w:rsid w:val="000F5BB3"/>
     <w:rsid w:val="00104565"/>
     <w:rsid w:val="0016768E"/>
     <w:rsid w:val="00167821"/>
     <w:rsid w:val="001C3FD0"/>
     <w:rsid w:val="0023211C"/>
+    <w:rsid w:val="003769D5"/>
     <w:rsid w:val="003E2AA7"/>
     <w:rsid w:val="003F571A"/>
+    <w:rsid w:val="004622F7"/>
+    <w:rsid w:val="005113BA"/>
+    <w:rsid w:val="005D5EE2"/>
     <w:rsid w:val="005E50DB"/>
+    <w:rsid w:val="006B74C9"/>
     <w:rsid w:val="007232DA"/>
     <w:rsid w:val="00761EA2"/>
     <w:rsid w:val="007D7379"/>
+    <w:rsid w:val="009761DA"/>
     <w:rsid w:val="009D4976"/>
     <w:rsid w:val="00C22A78"/>
+    <w:rsid w:val="00C713DA"/>
     <w:rsid w:val="00D53B19"/>
     <w:rsid w:val="00DB6DC4"/>
     <w:rsid w:val="00E51346"/>
     <w:rsid w:val="00F05926"/>
     <w:rsid w:val="00F077D3"/>
+    <w:rsid w:val="00F337AB"/>
     <w:rsid w:val="00FA0080"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -9369,50 +8844,60 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C22A78"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00761EA2"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C713DA"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9671,75 +9156,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>962</Words>
-  <Characters>5486</Characters>
+  <Words>834</Words>
+  <Characters>5148</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>125</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cardiff University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6436</CharactersWithSpaces>
+  <CharactersWithSpaces>5937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>saghcr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2012-03-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2014-02-26T00:00:00Z</vt:filetime>
   </property>